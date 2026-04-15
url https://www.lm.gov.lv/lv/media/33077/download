--- v0 (2026-03-01)
+++ v1 (2026-04-15)
@@ -2,2605 +2,2630 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00AC3CE4" w:rsidRDefault="00F74CD2">
+    <w:p w:rsidR="00AC3CE4" w:rsidRPr="00214355" w:rsidRDefault="00F74CD2">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Sociālā darba speciālistu sadarbības padomes sastāvs</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC3CE4" w:rsidRDefault="00F74CD2">
+    <w:p w:rsidR="00AC3CE4" w:rsidRPr="00214355" w:rsidRDefault="00F74CD2">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>saskaņā ar Labklājības ministrijas 20</w:t>
       </w:r>
-      <w:r w:rsidR="00E21628">
+      <w:r w:rsidR="00E21628" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. gada </w:t>
       </w:r>
-      <w:r w:rsidR="00E21628">
+      <w:r w:rsidR="00E21628" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00E21628">
+      <w:r w:rsidR="00E21628" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>janv</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>āra rīkojumu Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00E21628">
+      <w:r w:rsidR="00E21628" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Par Sociālā darba speciālistu sadarbības padomi”</w:t>
       </w:r>
-      <w:r w:rsidR="002C0C2C">
+      <w:r w:rsidR="002C0C2C" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(ar grozījumiem, kas izdarīti ar 2023. gada </w:t>
       </w:r>
-      <w:r w:rsidR="007D3C60" w:rsidRPr="007D3C60">
+      <w:r w:rsidR="007D3C60" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="002C0C2C" w:rsidRPr="007D3C60">
+      <w:r w:rsidR="002C0C2C" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B02348">
+      <w:r w:rsidR="00B02348" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C0C2C" w:rsidRPr="007D3C60">
+      <w:r w:rsidR="002C0C2C" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>marta rīkojumu Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="007D3C60" w:rsidRPr="007D3C60">
+      <w:r w:rsidR="007D3C60" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidR="00B02348">
+      <w:r w:rsidR="00B02348" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00DA5C05" w:rsidRPr="00C27F38">
+      <w:r w:rsidR="00DA5C05" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">2024. gada </w:t>
       </w:r>
-      <w:r w:rsidR="00C27F38" w:rsidRPr="00C27F38">
+      <w:r w:rsidR="00C27F38" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
-      <w:r w:rsidR="00DA5C05" w:rsidRPr="00C27F38">
+      <w:r w:rsidR="00DA5C05" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B02348">
+      <w:r w:rsidR="00B02348" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA5C05" w:rsidRPr="00C27F38">
+      <w:r w:rsidR="00DA5C05" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>novembra rīkojumu Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00C27F38" w:rsidRPr="00C27F38">
+      <w:r w:rsidR="00C27F38" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>135</w:t>
       </w:r>
-      <w:r w:rsidR="00B02348">
+      <w:r w:rsidR="00214355" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B02348" w:rsidRPr="00787915">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02348" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">ar 2026. gada </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00787915" w:rsidRPr="00787915">
+        <w:t xml:space="preserve">2026. gada </w:t>
+      </w:r>
+      <w:r w:rsidR="00787915" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
-      <w:r w:rsidR="00B02348" w:rsidRPr="00787915">
+      <w:r w:rsidR="00B02348" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>. februāra rīkojumu Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00787915" w:rsidRPr="00787915">
+      <w:r w:rsidR="00787915" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
-      <w:r w:rsidR="002C0C2C" w:rsidRPr="00787915">
+      <w:r w:rsidR="00214355" w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve"> un ar 2026. </w:t>
+      </w:r>
+      <w:r w:rsidR="00214355" w:rsidRPr="00DA1000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gada </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1000" w:rsidRPr="00DA1000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="00214355" w:rsidRPr="00DA1000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. marta rīkojumu Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1000" w:rsidRPr="00DA1000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0C2C" w:rsidRPr="00214355">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC3CE4" w:rsidRDefault="00AC3CE4">
-[...15 lines deleted...]
-    <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00F74CD2" w:rsidP="00E21628">
+    <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00B47BDD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E21628">
-[...11 lines deleted...]
-      <w:r w:rsidR="00E21628" w:rsidRPr="00E21628">
+      <w:r w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Padomes vadītāja</w:t>
+      </w:r>
+      <w:r w:rsidR="001632B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="6521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidTr="00501838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="005E79B6">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="005E79B6">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ilze </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Skrodele</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Dubrovska</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00501838" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+          <w:p w:rsidR="00501838" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Labklājības ministrijas </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociālā darba un sociālās palīdzības </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>politikas departamenta direktore</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E21628" w:rsidRPr="00C27F38" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+    <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00DA1000">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
-[...2 lines deleted...]
-          <w:sz w:val="10"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00E21628">
+      <w:r w:rsidRPr="00214355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Padomes locekļi:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-150" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="6521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="001B381B" w:rsidRPr="00214355" w:rsidTr="00501838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+          <w:p w:rsidR="001B381B" w:rsidRPr="00214355" w:rsidRDefault="001B381B" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="117"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
-[...7 lines deleted...]
-              <w:t>Ārija Baltiņa</w:t>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Anna Broka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00501838" w:rsidRDefault="00E21628" w:rsidP="00501838">
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="001B381B" w:rsidRPr="00214355" w:rsidRDefault="001B381B" w:rsidP="00E21628">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15" w:right="137"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
-[...36 lines deleted...]
-              <w:t>prezidente</w:t>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Rīgas Stradiņa Universitātes Veselības un sporta zinātņu fakultātes Rehabilitācijas katedras</w:t>
+            </w:r>
+            <w:r w:rsidR="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>studiju virziena “Sociālā labklājība”  starptautiskās studiju programmas “Sociālais darbs ar bērniem un jauniešiem” vadītāja, docente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B381B" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="00AF197B" w:rsidRPr="00214355" w:rsidTr="00501838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001B381B" w:rsidRPr="00E21628" w:rsidRDefault="001B381B" w:rsidP="00E21628">
+          <w:p w:rsidR="00AF197B" w:rsidRPr="00214355" w:rsidRDefault="00AF197B" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="117"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B381B">
-[...7 lines deleted...]
-              <w:t>Anna Broka</w:t>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Kristīne Freiberga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001B381B" w:rsidRPr="00E21628" w:rsidRDefault="001B381B" w:rsidP="00E21628">
-[...5 lines deleted...]
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00FE6BD3" w:rsidRPr="00214355" w:rsidRDefault="00AF197B" w:rsidP="00E21628">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15" w:right="137"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B381B">
-[...7 lines deleted...]
-              <w:t>Rīgas Stradiņa Universitātes Veselības un sporta zinātņu fakultātes Rehabilitācijas katedras  studiju virziena “Sociālā labklājība”  starptautiskās studiju programmas “Sociālais darbs ar bērniem un jauniešiem” vadītāja, docente</w:t>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latvijas </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF2C4F" w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ašvaldību sociālo dienestu vadītāju apvienības </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF197B" w:rsidRPr="00214355" w:rsidRDefault="00AF197B" w:rsidP="00E21628">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="15" w:right="137"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">valdes </w:t>
+            </w:r>
+            <w:r w:rsidR="002A235C" w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>locekle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF197B" w:rsidRPr="00DA5C05" w:rsidTr="00501838">
+      <w:tr w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidTr="00501838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AF197B" w:rsidRPr="00FE6BD3" w:rsidRDefault="00AF197B" w:rsidP="00E21628">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="117"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE6BD3">
-[...7 lines deleted...]
-              <w:t>Kristīne Freiberga</w:t>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Skaidrīte Gūtmane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FE6BD3" w:rsidRDefault="00AF197B" w:rsidP="00E21628">
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00EA649F" w:rsidP="00E21628">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15" w:right="137"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE6BD3">
-[...66 lines deleted...]
-              <w:t>locekle</w:t>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eiropas </w:t>
+            </w:r>
+            <w:r w:rsidR="00E21628" w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Kristīgās akadēmijas rektore</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidTr="00501838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="00E21628">
-[...5 lines deleted...]
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="005E79B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
-[...7 lines deleted...]
-              <w:t>Skaidrīte Gūtmane</w:t>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Agnese Jurjāne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00EA649F" w:rsidP="00E21628">
-[...102 lines deleted...]
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Labklājības ministrijas Sociālā darba un sociālās palīdzības politikas departamenta direktora vietniece</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidTr="00501838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="117"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Mudīte </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kruvese</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00501838" w:rsidRDefault="00E21628" w:rsidP="00C30344">
+          <w:p w:rsidR="00501838" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00C30344">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15" w:right="137"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ieslodzījuma vietu pārvaldes Centrālā aparāta </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Resocializācijas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="00C30344">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00C30344">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15" w:right="137"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>daļas vecākā referente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF197B" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="007B65A2" w:rsidRPr="00214355" w:rsidTr="007503D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AF197B" w:rsidRPr="00FE6BD3" w:rsidRDefault="00AF197B" w:rsidP="00E21628">
+          <w:p w:rsidR="007B65A2" w:rsidRPr="00214355" w:rsidRDefault="007B65A2" w:rsidP="007503D6">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="117"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE6BD3">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Agnese Mence - </w:t>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kristīne </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FE6BD3">
-[...7 lines deleted...]
-              <w:t>Katkeviča</w:t>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Kukurāne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FE6BD3" w:rsidRDefault="00AF197B" w:rsidP="00E21628">
+          <w:p w:rsidR="007B65A2" w:rsidRPr="00214355" w:rsidRDefault="007B65A2" w:rsidP="007503D6">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15" w:right="137"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE6BD3">
-[...10 lines deleted...]
-          <w:p w:rsidR="00AF197B" w:rsidRPr="00E21628" w:rsidRDefault="00AF197B" w:rsidP="00E21628">
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latvijas Profesionālo sociālā darba speciālistu asociācijas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007B65A2" w:rsidRPr="00214355" w:rsidRDefault="007B65A2" w:rsidP="007503D6">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15" w:right="137"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE6BD3">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>valdes priekšsēdētāja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="00AF197B" w:rsidRPr="00214355" w:rsidTr="00501838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+          <w:p w:rsidR="00AF197B" w:rsidRPr="00214355" w:rsidRDefault="00AF197B" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="117"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
-[...8 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agnese Mence - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Katkeviča</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00501838" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+          <w:p w:rsidR="00FE6BD3" w:rsidRPr="00214355" w:rsidRDefault="00AF197B" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="15"/>
+              <w:ind w:left="15" w:right="137"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
-[...10 lines deleted...]
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latvijas Pašvaldību sociālo dienestu vadītāju apvienības </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF197B" w:rsidRPr="00214355" w:rsidRDefault="00AF197B" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="15"/>
+              <w:ind w:left="15" w:right="137"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
-[...7 lines deleted...]
-              <w:t>priekšnieks, departamenta direktora vietnieks</w:t>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>valdes priekšsēdētāja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidTr="00501838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="005E79B6">
-[...7 lines deleted...]
-              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+            <w:pPr>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="117"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
-[...7 lines deleted...]
-              <w:t>Kaija Muceniece</w:t>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Mārtiņš Moors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E79B6" w:rsidRPr="005E79B6" w:rsidRDefault="005E79B6" w:rsidP="00E21628">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w:rsidR="00501838" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+            <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:keepLines/>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rīgas domes Labklājības departamenta Sociālās pārvaldes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+            <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
-[...7 lines deleted...]
-              <w:t>Valmieras novada Sociālo lietu pārvaldes vadītāja</w:t>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>priekšnieks, departamenta direktora vietnieks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidTr="00501838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="005E79B6">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="005E79B6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk119412760"/>
-[...10 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Kaija Muceniece</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="002F1F55" w:rsidP="008F58B6">
+          <w:p w:rsidR="005E79B6" w:rsidRPr="00214355" w:rsidRDefault="005E79B6" w:rsidP="00E21628">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> studiju virziena "Sociālā labklājība" vadītāja vietniece</w:t>
+          </w:p>
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="15"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Valmieras novada Sociālo lietu pārvaldes vadītāja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidTr="00501838">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="005E79B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk119412760"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk119412713"/>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Rita Orska</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="002F1F55" w:rsidP="008F58B6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="15"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C30344" w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Rīgas Tehniskās universitātes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> studiju virziena "Sociālā labklājība" vadītāja vietniece</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="2"/>
+      <w:tr w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidTr="00214355">
         <w:trPr>
-          <w:trHeight w:val="387"/>
+          <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="005E79B6">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="005E79B6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Linda Ozola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FE6BD3" w:rsidRDefault="00FE6BD3" w:rsidP="00E21628">
+          <w:p w:rsidR="00214355" w:rsidRPr="00214355" w:rsidRDefault="00214355" w:rsidP="00E21628">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="003A1243" w:rsidP="00E21628">
+          </w:p>
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="003A1243" w:rsidP="00E21628">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE6BD3">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Latvijas </w:t>
             </w:r>
-            <w:r w:rsidR="00BD729B">
+            <w:r w:rsidR="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>S</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E21628" w:rsidRPr="00FE6BD3">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00E21628" w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ociālo darbinieku biedrības </w:t>
             </w:r>
-            <w:r w:rsidR="004B6FBF" w:rsidRPr="00FE6BD3">
+            <w:r w:rsidR="004B6FBF" w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>biedre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidTr="00501838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="005E79B6">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="005E79B6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Līga Rasnača</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="005C1CF0" w:rsidP="00E21628">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="005C1CF0" w:rsidP="00E21628">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C1CF0">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Latvijas Universitātes Ekonomikas un </w:t>
             </w:r>
-            <w:r w:rsidR="00BD729B">
+            <w:r w:rsidR="00BD729B" w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C1CF0">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ociālo zinātņu fakultātes </w:t>
             </w:r>
-            <w:r w:rsidR="00C30344">
+            <w:r w:rsidR="00C30344" w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C1CF0">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">rofesionālās maģistra programmas </w:t>
             </w:r>
-            <w:r w:rsidR="00047ED3">
+            <w:r w:rsidR="00047ED3" w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C1CF0">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Sociālais darbs</w:t>
             </w:r>
-            <w:r w:rsidR="00047ED3">
+            <w:r w:rsidR="00047ED3" w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C1CF0">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> direktore, asociētā profesore</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidTr="00501838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="005E79B6">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="005E79B6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ilze Rudzīte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="005E79B6" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Latvijas Pašvaldību savienības padomniece veselības un </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">sociālajos jautājumos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidTr="00501838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Santa </w:t>
             </w:r>
-            <w:r w:rsidR="002A235C">
+            <w:r w:rsidR="002A235C" w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Meļķe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006433A1" w:rsidRPr="00E21628" w:rsidRDefault="00C30344" w:rsidP="00E21628">
+          <w:p w:rsidR="006433A1" w:rsidRPr="00214355" w:rsidRDefault="00C30344" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15" w:right="137"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C30344">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Rīgas Tehniskās universitātes</w:t>
             </w:r>
-            <w:r w:rsidR="0075134D" w:rsidRPr="0075134D">
+            <w:r w:rsidR="0075134D" w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> studiju virziena "Sociālā labklājība" vadītāja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidTr="00501838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="117"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B381B">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Lolita Vilka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00501838" w:rsidRDefault="001B381B" w:rsidP="00501838">
+          <w:p w:rsidR="00501838" w:rsidRPr="00214355" w:rsidRDefault="001B381B" w:rsidP="00501838">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15" w:right="137"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B381B">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Rīgas Stradiņa Universitātes Veselības un sporta zinātņu fakultātes Rehabilitācijas katedras  studiju virziena “Sociālā labklājība” </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="001B381B" w:rsidP="00501838">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="001B381B" w:rsidP="00501838">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15" w:right="137"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B381B">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00214355">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vadītāja, asociētā profesore </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidTr="00501838">
+      <w:tr w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidTr="00501838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="117"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ina Vīksniņa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E21628" w:rsidRPr="005E79B6" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15" w:right="137"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Latvijas Universitātes </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>P.Stradiņa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> medicīnas koledžas </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E21628" w:rsidRPr="00E21628" w:rsidRDefault="00E21628" w:rsidP="00E21628">
+          <w:p w:rsidR="00E21628" w:rsidRPr="00214355" w:rsidRDefault="00E21628" w:rsidP="00E21628">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="15" w:right="137"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21628">
+            <w:r w:rsidRPr="00214355">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Sociālās labklājības virziena un Sociālās aprūpes katedras vadītāja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC3CE4" w:rsidRPr="00E21628" w:rsidRDefault="00F74CD2" w:rsidP="00E21628">
+    <w:p w:rsidR="00AC3CE4" w:rsidRPr="00E21628" w:rsidRDefault="00AC3CE4" w:rsidP="00E21628">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="735"/>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E21628">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00AC3CE4" w:rsidRPr="00E21628" w:rsidSect="00501838">
+    <w:sectPr w:rsidR="00AC3CE4" w:rsidRPr="00E21628" w:rsidSect="00214355">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="964" w:bottom="964" w:left="1531" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="964" w:right="964" w:bottom="907" w:left="1531" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="0057396C" w:rsidRDefault="00F74CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="0057396C" w:rsidRDefault="00F74CD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
@@ -2676,110 +2701,115 @@
   <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC3CE4"/>
     <w:rsid w:val="00047ED3"/>
+    <w:rsid w:val="001632B8"/>
     <w:rsid w:val="001B381B"/>
+    <w:rsid w:val="00214355"/>
     <w:rsid w:val="002A235C"/>
     <w:rsid w:val="002C0C2C"/>
+    <w:rsid w:val="002C44BD"/>
     <w:rsid w:val="002F1F55"/>
     <w:rsid w:val="003A1243"/>
     <w:rsid w:val="004B6FBF"/>
     <w:rsid w:val="00501838"/>
     <w:rsid w:val="0057396C"/>
     <w:rsid w:val="005A4DA1"/>
     <w:rsid w:val="005C1CF0"/>
     <w:rsid w:val="005E79B6"/>
     <w:rsid w:val="006433A1"/>
     <w:rsid w:val="006508C2"/>
     <w:rsid w:val="0075134D"/>
     <w:rsid w:val="00787915"/>
     <w:rsid w:val="007A2B0A"/>
+    <w:rsid w:val="007B65A2"/>
     <w:rsid w:val="007D3C60"/>
     <w:rsid w:val="008F58B6"/>
     <w:rsid w:val="0099184F"/>
     <w:rsid w:val="00A57395"/>
     <w:rsid w:val="00AC3CE4"/>
     <w:rsid w:val="00AF197B"/>
     <w:rsid w:val="00B02348"/>
+    <w:rsid w:val="00B47BDD"/>
     <w:rsid w:val="00BD729B"/>
     <w:rsid w:val="00C27F38"/>
     <w:rsid w:val="00C30344"/>
     <w:rsid w:val="00C34915"/>
     <w:rsid w:val="00C70B85"/>
     <w:rsid w:val="00CF2C4F"/>
+    <w:rsid w:val="00DA1000"/>
     <w:rsid w:val="00DA5C05"/>
     <w:rsid w:val="00E21628"/>
     <w:rsid w:val="00EA649F"/>
     <w:rsid w:val="00F45640"/>
     <w:rsid w:val="00F74CD2"/>
     <w:rsid w:val="00FE6BD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="52B32376"/>
   <w15:docId w15:val="{EF04B41E-EC5B-4AA7-AA18-535EE7431606}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="251" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -3521,81 +3551,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA240E50-8776-4704-8B06-6D2A3DD259BF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59486C89-B6ED-4DD9-8CA8-E0A389BDEA51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1463</Words>
-  <Characters>834</Characters>
+  <Words>1492</Words>
+  <Characters>852</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>7</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>LM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2293</CharactersWithSpaces>
+  <CharactersWithSpaces>2340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Daiga Muktupāvela</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>